--- v0 (2026-06-27)
+++ v1 (2026-09-27)
@@ -16,340 +16,155 @@
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DELETE THIS PARAGRAPH BEFORE SUBMITTING. </w:t>
       </w:r>
       <w:r>
-        <w:t>Replace each paragraph below with your own content. Pick DISIE styles from Word's Styles pane — don't change font, size or colour from the Home ribbon. Open File → Info → Properties → Advanced → Custom to update the document properties (they're pre-filled with placeholder text).</w:t>
+        <w:t>Pick DISIE styles from Word's Styles pane rather than changing font or size from the Home ribbon. The pane holds more styles than this skeleton uses, among them numbered lists, code and display equations. Abstract, keywords, authors and declarations go on the submission form. No author names belong in this file: it is the version reviewers read.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst01"/>
       </w:pPr>
       <w:r>
-        <w:t>Working title of your manuscript</w:t>
+        <w:t>Your manuscript title</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst02"/>
       </w:pPr>
       <w:r>
-        <w:t>Optional subtitle that further specifies the work</w:t>
-[...47 lines deleted...]
-        <w:t>Schlagwörter: Inklusion; digitale Bildung; assistive Technologie; Grundschulbildung</w:t>
+        <w:t>An optional subtitle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst12"/>
-        <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>Open the Introduction with the broader context of your study — why this question matters for digital innovation, special education or inclusive settings (or for the intersection of all three, which is DISIE's home territory). State the gap in the literature or the unresolved practical problem the study addresses.</w:t>
-[...15 lines deleted...]
-        <w:t>Close the Introduction with the research question or the specific hypotheses the study tests — one short paragraph, spelled out. Don't leave the reader guessing what the study actually set out to do.</w:t>
+        <w:t>State the problem, the gap it leaves and why it matters for digital innovation in inclusive or special education, then close with the research question. Cite in APA 7, parenthetically (Author, 2024) or narratively; entries go at the very end, one paragraph each, in DISIE Reference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst13"/>
       </w:pPr>
       <w:r>
         <w:t>Theoretical background</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>Use DISIE Heading 2 for subsections under a main section heading. A short subsection like this is the right place to introduce the theoretical framework (e.g., universal design for learning, capability approach, embodied interaction) the study draws on. Don't summarise the entire framework — name it, cite the canonical reference, and explain how it shapes the research question you'll answer.</w:t>
-[...7 lines deleted...]
-        <w:t>Quoted material longer than ~40 words is set off as a block quote (DISIE Quote style) — indented from the left, italic, no surrounding quotation marks. Use sparingly; paraphrase where you can.</w:t>
+        <w:t>Name the framework the study draws on and say how it shapes the question. A quotation longer than about 40 words is set off, without quotation marks:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst17"/>
       </w:pPr>
       <w:r>
-        <w:t>Inclusive education is not a destination but a continuous process of removing barriers to participation. It is enacted every day, in every classroom, by teachers who choose how to respond to the diversity in front of them (Example Author, 2023, p. 12).</w:t>
-[...79 lines deleted...]
-        <w:t>Collect baseline data before the intervention starts.</w:t>
+        <w:t>Inclusive education is not a destination but a continuous process of removing barriers to participation, enacted every day by teachers who choose how to respond to the diversity in front of them (Author &amp; Author, 2023, p. 12).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst12"/>
       </w:pPr>
       <w:r>
         <w:t>Methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>The Methods section is the contract you make with the reader: describe everything they would need to replicate the study. If you can't disclose specific instruments or stimuli for ethical or legal reasons, say so explicitly and explain the constraint — silence isn't the same as transparency.</w:t>
+        <w:t>Describe the design, the participants and the analysis in enough detail to replicate. Where items are parallel, a list reads better than prose:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Dst13"/>
+        <w:pStyle w:val="Dst18"/>
       </w:pPr>
       <w:r>
-        <w:t>Design</w:t>
+        <w:t>Inclusion and exclusion criteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Dst16"/>
+        <w:pStyle w:val="Dst18"/>
       </w:pPr>
       <w:r>
-        <w:t>Open with the study design in one sentence (cross-sectional survey, mixed-methods design-based research, single-case AB design, …). Then unpack the rationale: why this design fits the research question.</w:t>
-[...31 lines deleted...]
-        <w:t>summary.to_csv('weekly_means.csv')</w:t>
+        <w:t>Instruments, and how they were scored.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst13"/>
       </w:pPr>
       <w:r>
         <w:t>Participants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>Report the sample size, the recruitment strategy and the inclusion + exclusion criteria. For studies with special educational needs participants, describe the disability category, the assessment that established it, and any accommodations provided during data collection. Table 1 below gives an example baseline-characteristics table.</w:t>
+        <w:t>Sample size, recruitment, and any accommodations made during data collection. Introduce every table in the text, as here for Table 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst22"/>
       </w:pPr>
       <w:r>
         <w:t>Table 1. Demographic characteristics of participants.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
@@ -583,338 +398,154 @@
             <w:tcW w:type="dxa" w:w="2880"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="15181B"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
               <w:insideH w:val="nil"/>
               <w:insideV w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst23"/>
       </w:pPr>
       <w:r>
-        <w:t>Note. Group A received the standard intervention; Group B received the adapted version. All values are baseline measurements.</w:t>
+        <w:t>Note. Units, abbreviations, or where the data come from. The caption goes above the table and the note below it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst12"/>
       </w:pPr>
       <w:r>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>Open the Results section with a short orientation paragraph: remind the reader of the research question, name the analytical approach you used, and signpost the order in which the findings are presented.</w:t>
-[...23 lines deleted...]
-        <w:t>Group means, standard deviations and ranges go here. Reference Table 1 for the demographic baseline and Figure 1 for the headline visual. Body text introduces each table or figure in narrative form ('As shown in Table 1, …') rather than duplicating the cell values.</w:t>
+        <w:t>Lead each finding with a sentence in plain language and bring in the numbers after it. Report effect sizes alongside p-values.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst20"/>
       </w:pPr>
       <w:r>
-        <w:t>Figure 1. Schematic of the placeholder figure — replace with the actual figure caption (APA 7: title in italic title case).</w:t>
+        <w:t>Figure 1. A short description of what the figure shows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="3657600" cy="2438400"/>
-            <wp:docPr id="1" name="Picture 1" descr="Placeholder image — replace with your own figure plus a concise screen-reader description of what it shows." title="DISIE figure"/>
+            <wp:docPr id="1" name="Picture 1" descr="Replace this image with your own figure, and this text with a one-sentence description of what it shows for screen readers." title="DISIE figure"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2438400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst21"/>
       </w:pPr>
       <w:r>
-        <w:t>Note. Replace this note with relevant context, e.g. axis units, abbreviations, or a reference to a supplementary data file. Notes appear directly under the figure in italic, left-aligned text.</w:t>
-[...31 lines deleted...]
-        <w:t>Y_ij = β₀ + β₁·time_ij + β₂·group_j + u_0j + ε_ij</w:t>
+        <w:t>Note. Axis units, abbreviations, or a pointer to the underlying data. Same order as a table: caption above, note below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst12"/>
       </w:pPr>
       <w:r>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>Open the Discussion by restating the research question and summarising what the data say in plain language — without re-citing the test statistics from the Results section. Then relate findings back to the existing literature: where do they extend it, where do they contradict it, and where do they fill a gap.</w:t>
-[...39 lines deleted...]
-        <w:t>Name the next two or three concrete studies that would build on this one. Replication, extension to different age groups, longitudinal follow-up and cross-cultural comparison are all valid directions; pick the ones your data most clearly motivates.</w:t>
+        <w:t>Answer the research question in plain language, relate the findings to the literature, and say what they mean for practice. DISIE expects the link to inclusive and special education to be explicit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst14"/>
       </w:pPr>
       <w:r>
         <w:t>Limitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst16"/>
       </w:pPr>
       <w:r>
-        <w:t>Be honest about what the data can and cannot support: sample size, sampling frame, missing data, single-site convenience samples, self-report bias, the difference between statistical and clinical significance. The DISIE single-column spec caps heading depth at three levels — avoid skipping levels (don't jump from Heading 1 straight to Heading 3).</w:t>
-[...87 lines deleted...]
-        <w:t>Acknowledgements: The authors thank N.N. for helpful comments on an earlier draft. This paragraph is optional — delete it if there is nothing to acknowledge.</w:t>
+        <w:t>What the data cannot support: sample, design, missing data. Headings go three levels deep at most, and levels are not skipped.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst12"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst24"/>
       </w:pPr>
       <w:r>
         <w:t>Author, A. A. (2024). Example article title. Journal of Examples, 1(1), 1–10. https://doi.org/10.1234/example.2024.001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Dst24"/>
       </w:pPr>
       <w:r>
         <w:t>Author, B. B., &amp; Author, C. C. (2023). Another example article in APA 7 reference style. Journal of Examples, 2(2), 11–20. https://doi.org/10.1234/example.2023.002</w:t>
       </w:r>
@@ -13340,67 +12971,50 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="280" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro" w:cs="Source Serif Pro" w:eastAsia="Source Serif Pro"/>
       <w:b/>
       <w:color w:val="15181B"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dst14">
     <w:name w:val="DISIE H3"/>
     <w:next w:val="Dst16"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro" w:cs="Source Serif Pro" w:eastAsia="Source Serif Pro"/>
       <w:b/>
       <w:i/>
       <w:color w:val="15181B"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dst16">
     <w:name w:val="DISIE Body"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Serif Pro" w:hAnsi="Source Serif Pro" w:cs="Source Serif Pro" w:eastAsia="Source Serif Pro"/>
       <w:color w:val="15181B"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dst17">
     <w:name w:val="DISIE Quote"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
@@ -25841,56 +25455,56 @@
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="disie.abstract_de">
     <vt:lpwstr>Ersetzen Sie diesen Text durch Ihr deutsches Abstract. Die Einreichungs-Richtlinien des DISIE-Journals erbitten 150–300 Wörter zur Forschungsfrage, Methode, zentralen Befunden und Implikationen.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="disie.abstract_en">
     <vt:lpwstr>Replace this text with your English abstract. The DISIE submission guidelines ask for 150–300 words covering the research question, method, key findings, and implications. Use plain language; avoid uncommon abbreviations.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="disie.article_type">
     <vt:lpwstr>ART</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="disie.authors">
     <vt:lpwstr>Jane Author | https://orcid.org/0000-0002-1825-0097 | jane.author@example.org | Example University</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="disie.corresponding_email">
     <vt:lpwstr>jane.author@example.org</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="disie.declarations.acknowledgements">
-    <vt:lpwstr>The authors thank N.N. for helpful comments on an earlier draft. This paragraph is optional — delete it if there is nothing to acknowledge.</vt:lpwstr>
+    <vt:lpwstr>Optional. Thanks to people or institutions that helped but do not meet authorship criteria. Enter this on the submission form or on the title page, not in the manuscript: it names people, and the manuscript is what reviewers read.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="disie.declarations.ai_use">
     <vt:lpwstr>No generative AI was used in the preparation of this manuscript.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="disie.declarations.author_contributions">
     <vt:lpwstr>Conceptualization: J.A.; Methodology: J.A.; Writing – Original Draft: J.A.; Writing – Review &amp; Editing: J.A. Replace with each author's initials and CRediT roles.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="disie.declarations.coi">
-    <vt:lpwstr>The authors declare no conflicts of interest.</vt:lpwstr>
+    <vt:lpwstr>The authors declare no competing interests.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="disie.declarations.data_availability">
     <vt:lpwstr>The data that support the findings of this study are openly available at https://osf.io/example. Replace this URL with your repository, or describe the conditions under which the data can be requested.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="disie.declarations.ethics">
     <vt:lpwstr>The study was approved by the institutional review board (approval reference XXXX).</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="disie.declarations.funding">
     <vt:lpwstr>No external funding was received for this work.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="disie.language_main">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="disie.short_title">
     <vt:lpwstr>Running head — short title</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="disie.title">
     <vt:lpwstr>Replace this title with your manuscript title</vt:lpwstr>
   </property>
 </Properties>
 </file>